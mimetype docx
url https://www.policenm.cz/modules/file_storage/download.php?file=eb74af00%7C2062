--- v0 (2026-03-04)
+++ v1 (2026-05-29)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7BC1EAEE" w14:textId="7411C5F9" w:rsidR="005C51AF" w:rsidRDefault="005C51AF" w:rsidP="005C51AF">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E2DC933" wp14:editId="5EF1BDF7">
@@ -154,50 +154,61 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="005C51AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Město Police nad Metují</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="53E9DF5B" w14:textId="75B393D3" w:rsidR="005C51AF" w:rsidRPr="005C51AF" w:rsidRDefault="005C51AF" w:rsidP="00BD30F4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="2820A671" w14:textId="3C183CFD" w:rsidR="00087130" w:rsidRPr="001621B9" w:rsidRDefault="00FC16B1" w:rsidP="005369ED">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001621B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Žádost o vydání průkazu</w:t>
       </w:r>
       <w:r w:rsidR="005C51AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -230,176 +241,189 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">TAXI pro </w:t>
       </w:r>
       <w:r w:rsidR="00FC16B1" w:rsidRPr="005C51AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>SENIOR</w:t>
       </w:r>
       <w:r w:rsidRPr="005C51AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD7FB01" w14:textId="77777777" w:rsidR="00CC391A" w:rsidRPr="009F22A4" w:rsidRDefault="00CC391A" w:rsidP="00DB0547">
+    <w:p w14:paraId="4AD7FB01" w14:textId="77777777" w:rsidR="00CC391A" w:rsidRPr="00CC391A" w:rsidRDefault="00CC391A" w:rsidP="00DB0547">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="152FBE59" w14:textId="213E2052" w:rsidR="006154CF" w:rsidRDefault="006154CF" w:rsidP="00DB0547">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jméno </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t xml:space="preserve">žadatele:   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DB0547">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>………………………………………………………………</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DB0547">
-        <w:t>……..</w:t>
-[...2 lines deleted...]
-        <w:t>……..</w:t>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DB0547">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C2D895" w14:textId="5BE306E7" w:rsidR="006154CF" w:rsidRDefault="006154CF" w:rsidP="00DB0547">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Místo trvalého pobytu: </w:t>
       </w:r>
       <w:r w:rsidR="00DB0547">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DB0547">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>…………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00DB0547">
         <w:t>………………………………………</w:t>
       </w:r>
       <w:r>
         <w:t>….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525E9B9D" w14:textId="4305BC91" w:rsidR="006154CF" w:rsidRDefault="006154CF" w:rsidP="00DB0547">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Datum narození: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DB0547">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0064057B">
         <w:t>…….</w:t>
       </w:r>
+      <w:r>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="0064057B">
+        <w:t>.</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="0064057B">
-        <w:t>..</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>……………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542050C0" w14:textId="03A1C134" w:rsidR="006154CF" w:rsidRDefault="006154CF" w:rsidP="00DB0547">
       <w:pPr>
         <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Telefonní číslo: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DB0547">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>…………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0064057B">
         <w:t>…….</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="0064057B">
         <w:t>..</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>……………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DCEC3A" w14:textId="23B0653D" w:rsidR="006154CF" w:rsidRDefault="00491318" w:rsidP="00DB0547">
+    <w:p w14:paraId="45DCEC3A" w14:textId="5D180F1B" w:rsidR="006154CF" w:rsidRDefault="00491318" w:rsidP="00DB0547">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D4B17C1" wp14:editId="492B489D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1871980</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4115</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="153035"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="18415"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1414508906" name="Obdélník 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -434,64 +458,70 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="432D981B" id="Obdélník 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:147.4pt;margin-top:.3pt;width:11.5pt;height:12.05pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALx1uBgQIAAGcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22nSbsFdYqgRYcB&#10;RVusHXpWZak2IIsapcTJfv0o+ZGgK3YYloMimeRH8uPj4nLXGrZV6BuwJS9Ocs6UlVA19rXkP55u&#10;Pn3mzAdhK2HAqpLvleeXq48fLjq3VDOowVQKGYFYv+xcyesQ3DLLvKxVK/wJOGVJqAFbEeiJr1mF&#10;oiP01mSzPD/LOsDKIUjlPX297oV8lfC1VjLca+1VYKbkFFtIJ6bzJZ7Z6kIsX1G4upFDGOIfomhF&#10;Y8npBHUtgmAbbP6AahuJ4EGHEwltBlo3UqUcKJsif5PNYy2cSrkQOd5NNPn/Byvvto/uAYmGzvml&#10;p2vMYqexjf8UH9slsvYTWWoXmKSPxfwsXxClkkTF4jQ/XUQys4OxQx++KmhZvJQcqRaJIrG99aFX&#10;HVWiLws3jTGpHsayjkBn53meLDyYporSqJdaQ10ZZFtBRQ27YvB7pEVRGEvBHHJKt7A3KkIY+11p&#10;1lSUxax3ENvtgCmkVDYUvagWlepdLXL6jc5Gi5RyAozImoKcsAeAUbMHGbF7Agb9aKpSt07GQ+Z/&#10;M54skmewYTJuGwv4XmaGsho89/ojST01kaUXqPYPyBD6WfFO3jRUwFvhw4NAGg6qOQ18uKdDG6BC&#10;wXDjrAb89d73qE89S1LOOhq2kvufG4GKM/PNUjd/KebzOJ3pMV+cz+iBx5KXY4ndtFdApS9otTiZ&#10;rlE/mPGqEdpn2gvr6JVEwkryXXIZcHxchX4J0GaRar1OajSRToRb++hkBI+sxgZ92j0LdEMXB2r/&#10;OxgHUyzfNHOvGy0trDcBdJM6/cDrwDdNc2qcYfPEdXH8TlqH/bj6DQAA//8DAFBLAwQUAAYACAAA&#10;ACEAzGj+ud4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOT0vDQBDF74LfYRnBS7Gb1NJqzKaI&#10;ovQggm09eJskYzY2uxuy0zZ+e8eTHt8f3vvlq9F16khDbIM3kE4TUOSrULe+MbDbPl3dgIqMvsYu&#10;eDLwTRFWxflZjlkdTv6NjhtulIz4mKEBy9xnWsfKksM4DT15yT7D4JBFDo2uBzzJuOv0LEkW2mHr&#10;5cFiTw+Wqv3m4Ax8rEduvtJnftnj5H2ytmX1+lgac3kx3t+BYhr5rwy/+IIOhTCV4eDrqDoDs9u5&#10;oLOBBSiJr9OlyFL8+RJ0kev//MUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAvHW4GB&#10;AgAAZwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMxo&#10;/rneAAAABwEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="77577260" id="Obdélník 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:147.4pt;margin-top:.3pt;width:11.5pt;height:12.05pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALx1uBgQIAAGcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22nSbsFdYqgRYcB&#10;RVusHXpWZak2IIsapcTJfv0o+ZGgK3YYloMimeRH8uPj4nLXGrZV6BuwJS9Ocs6UlVA19rXkP55u&#10;Pn3mzAdhK2HAqpLvleeXq48fLjq3VDOowVQKGYFYv+xcyesQ3DLLvKxVK/wJOGVJqAFbEeiJr1mF&#10;oiP01mSzPD/LOsDKIUjlPX297oV8lfC1VjLca+1VYKbkFFtIJ6bzJZ7Z6kIsX1G4upFDGOIfomhF&#10;Y8npBHUtgmAbbP6AahuJ4EGHEwltBlo3UqUcKJsif5PNYy2cSrkQOd5NNPn/Byvvto/uAYmGzvml&#10;p2vMYqexjf8UH9slsvYTWWoXmKSPxfwsXxClkkTF4jQ/XUQys4OxQx++KmhZvJQcqRaJIrG99aFX&#10;HVWiLws3jTGpHsayjkBn53meLDyYporSqJdaQ10ZZFtBRQ27YvB7pEVRGEvBHHJKt7A3KkIY+11p&#10;1lSUxax3ENvtgCmkVDYUvagWlepdLXL6jc5Gi5RyAozImoKcsAeAUbMHGbF7Agb9aKpSt07GQ+Z/&#10;M54skmewYTJuGwv4XmaGsho89/ojST01kaUXqPYPyBD6WfFO3jRUwFvhw4NAGg6qOQ18uKdDG6BC&#10;wXDjrAb89d73qE89S1LOOhq2kvufG4GKM/PNUjd/KebzOJ3pMV+cz+iBx5KXY4ndtFdApS9otTiZ&#10;rlE/mPGqEdpn2gvr6JVEwkryXXIZcHxchX4J0GaRar1OajSRToRb++hkBI+sxgZ92j0LdEMXB2r/&#10;OxgHUyzfNHOvGy0trDcBdJM6/cDrwDdNc2qcYfPEdXH8TlqH/bj6DQAA//8DAFBLAwQUAAYACAAA&#10;ACEAzGj+ud4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOT0vDQBDF74LfYRnBS7Gb1NJqzKaI&#10;ovQggm09eJskYzY2uxuy0zZ+e8eTHt8f3vvlq9F16khDbIM3kE4TUOSrULe+MbDbPl3dgIqMvsYu&#10;eDLwTRFWxflZjlkdTv6NjhtulIz4mKEBy9xnWsfKksM4DT15yT7D4JBFDo2uBzzJuOv0LEkW2mHr&#10;5cFiTw+Wqv3m4Ax8rEduvtJnftnj5H2ytmX1+lgac3kx3t+BYhr5rwy/+IIOhTCV4eDrqDoDs9u5&#10;oLOBBSiJr9OlyFL8+RJ0kev//MUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAvHW4GB&#10;AgAAZwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMxo&#10;/rneAAAABwEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006154CF">
         <w:t xml:space="preserve">Důvod k vydání průkazu: </w:t>
       </w:r>
       <w:r w:rsidR="006154CF">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006154CF">
         <w:tab/>
-        <w:t xml:space="preserve">- dosažení věku 70+ </w:t>
+        <w:t xml:space="preserve">- dosažení věku </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4859">
+        <w:t>65</w:t>
+      </w:r>
+      <w:r w:rsidR="006154CF">
+        <w:t xml:space="preserve">+ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9ABE1B" w14:textId="4128A15D" w:rsidR="006154CF" w:rsidRPr="00DB0547" w:rsidRDefault="00491318" w:rsidP="00DB0547">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11F706AE" wp14:editId="6DA0749D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1877060</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>19380</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="146050" cy="153035"/>
@@ -532,114 +562,127 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="42E91F1B" id="Obdélník 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:147.8pt;margin-top:1.55pt;width:11.5pt;height:12.05pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALx1uBgQIAAGcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22nSbsFdYqgRYcB&#10;RVusHXpWZak2IIsapcTJfv0o+ZGgK3YYloMimeRH8uPj4nLXGrZV6BuwJS9Ocs6UlVA19rXkP55u&#10;Pn3mzAdhK2HAqpLvleeXq48fLjq3VDOowVQKGYFYv+xcyesQ3DLLvKxVK/wJOGVJqAFbEeiJr1mF&#10;oiP01mSzPD/LOsDKIUjlPX297oV8lfC1VjLca+1VYKbkFFtIJ6bzJZ7Z6kIsX1G4upFDGOIfomhF&#10;Y8npBHUtgmAbbP6AahuJ4EGHEwltBlo3UqUcKJsif5PNYy2cSrkQOd5NNPn/Byvvto/uAYmGzvml&#10;p2vMYqexjf8UH9slsvYTWWoXmKSPxfwsXxClkkTF4jQ/XUQys4OxQx++KmhZvJQcqRaJIrG99aFX&#10;HVWiLws3jTGpHsayjkBn53meLDyYporSqJdaQ10ZZFtBRQ27YvB7pEVRGEvBHHJKt7A3KkIY+11p&#10;1lSUxax3ENvtgCmkVDYUvagWlepdLXL6jc5Gi5RyAozImoKcsAeAUbMHGbF7Agb9aKpSt07GQ+Z/&#10;M54skmewYTJuGwv4XmaGsho89/ojST01kaUXqPYPyBD6WfFO3jRUwFvhw4NAGg6qOQ18uKdDG6BC&#10;wXDjrAb89d73qE89S1LOOhq2kvufG4GKM/PNUjd/KebzOJ3pMV+cz+iBx5KXY4ndtFdApS9otTiZ&#10;rlE/mPGqEdpn2gvr6JVEwkryXXIZcHxchX4J0GaRar1OajSRToRb++hkBI+sxgZ92j0LdEMXB2r/&#10;OxgHUyzfNHOvGy0trDcBdJM6/cDrwDdNc2qcYfPEdXH8TlqH/bj6DQAA//8DAFBLAwQUAAYACAAA&#10;ACEAwX2h/N8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBS7GbpFhrzKaI&#10;ovQgglUP3ibZMYnNzobsto3/3vGkx8f3ePNNsZ5crw40hs6zgXSegCKuve24MfD2+nCxAhUissXe&#10;Mxn4pgDr8vSkwNz6I7/QYRsbJSMccjTQxjjkWoe6JYdh7gdiYZ9+dBgljo22Ix5l3PU6S5Kldtix&#10;XGhxoLuW6t127wx8bKbYfKWP8WmHs/fZpq3q5/vKmPOz6fYGVKQp/pXhV1/UoRSnyu/ZBtUbyK4v&#10;l1I1sEhBCV+kK8mVgKsMdFno/w+UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQALx1uB&#10;gQIAAGcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB&#10;faH83wAAAAgBAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="6EE991B2" id="Obdélník 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:147.8pt;margin-top:1.55pt;width:11.5pt;height:12.05pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALx1uBgQIAAGcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22nSbsFdYqgRYcB&#10;RVusHXpWZak2IIsapcTJfv0o+ZGgK3YYloMimeRH8uPj4nLXGrZV6BuwJS9Ocs6UlVA19rXkP55u&#10;Pn3mzAdhK2HAqpLvleeXq48fLjq3VDOowVQKGYFYv+xcyesQ3DLLvKxVK/wJOGVJqAFbEeiJr1mF&#10;oiP01mSzPD/LOsDKIUjlPX297oV8lfC1VjLca+1VYKbkFFtIJ6bzJZ7Z6kIsX1G4upFDGOIfomhF&#10;Y8npBHUtgmAbbP6AahuJ4EGHEwltBlo3UqUcKJsif5PNYy2cSrkQOd5NNPn/Byvvto/uAYmGzvml&#10;p2vMYqexjf8UH9slsvYTWWoXmKSPxfwsXxClkkTF4jQ/XUQys4OxQx++KmhZvJQcqRaJIrG99aFX&#10;HVWiLws3jTGpHsayjkBn53meLDyYporSqJdaQ10ZZFtBRQ27YvB7pEVRGEvBHHJKt7A3KkIY+11p&#10;1lSUxax3ENvtgCmkVDYUvagWlepdLXL6jc5Gi5RyAozImoKcsAeAUbMHGbF7Agb9aKpSt07GQ+Z/&#10;M54skmewYTJuGwv4XmaGsho89/ojST01kaUXqPYPyBD6WfFO3jRUwFvhw4NAGg6qOQ18uKdDG6BC&#10;wXDjrAb89d73qE89S1LOOhq2kvufG4GKM/PNUjd/KebzOJ3pMV+cz+iBx5KXY4ndtFdApS9otTiZ&#10;rlE/mPGqEdpn2gvr6JVEwkryXXIZcHxchX4J0GaRar1OajSRToRb++hkBI+sxgZ92j0LdEMXB2r/&#10;OxgHUyzfNHOvGy0trDcBdJM6/cDrwDdNc2qcYfPEdXH8TlqH/bj6DQAA//8DAFBLAwQUAAYACAAA&#10;ACEAwX2h/N8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBS7GbpFhrzKaI&#10;ovQgglUP3ibZMYnNzobsto3/3vGkx8f3ePNNsZ5crw40hs6zgXSegCKuve24MfD2+nCxAhUissXe&#10;Mxn4pgDr8vSkwNz6I7/QYRsbJSMccjTQxjjkWoe6JYdh7gdiYZ9+dBgljo22Ix5l3PU6S5Kldtix&#10;XGhxoLuW6t127wx8bKbYfKWP8WmHs/fZpq3q5/vKmPOz6fYGVKQp/pXhV1/UoRSnyu/ZBtUbyK4v&#10;l1I1sEhBCV+kK8mVgKsMdFno/w+UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQALx1uB&#10;gQIAAGcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDB&#10;faH83wAAAAgBAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DB0547">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DB0547">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DB0547">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DB0547">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DB0547">
         <w:tab/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="006154CF">
         <w:t xml:space="preserve">ZTP, ZTP/P </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BB6191" w14:textId="77777777" w:rsidR="00DB0547" w:rsidRDefault="00DB0547">
-      <w:pPr>
+    <w:p w14:paraId="09BB6191" w14:textId="7F085439" w:rsidR="00DB0547" w:rsidRDefault="00EE4859" w:rsidP="00EE4859">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5985"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="22BF8892" w14:textId="6B7B1F62" w:rsidR="001621B9" w:rsidRPr="0035782B" w:rsidRDefault="001621B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035782B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Podmínky využívání služby</w:t>
       </w:r>
       <w:r w:rsidRPr="0035782B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010F656A" w14:textId="66BD64CC" w:rsidR="001621B9" w:rsidRDefault="001621B9" w:rsidP="005369ED">
+    <w:p w14:paraId="010F656A" w14:textId="2D707A32" w:rsidR="001621B9" w:rsidRDefault="001621B9" w:rsidP="005369ED">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Službu může využívat osoba</w:t>
       </w:r>
       <w:r w:rsidR="002973AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, která je hlášena k </w:t>
       </w:r>
@@ -655,57 +698,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> Polici nad Metují</w:t>
       </w:r>
       <w:r w:rsidR="002973AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F24BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002973AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a dosáhla věku nejméně </w:t>
       </w:r>
-      <w:r w:rsidR="00BD30F4" w:rsidRPr="00BD30F4">
-[...5 lines deleted...]
-        <w:t>70</w:t>
+      <w:r w:rsidR="00EE4859">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>65</w:t>
       </w:r>
       <w:r w:rsidR="002973AE" w:rsidRPr="003F24BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> let</w:t>
       </w:r>
       <w:r w:rsidR="002973AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> nebo osoba, která dosáhla</w:t>
       </w:r>
       <w:r w:rsidR="002409F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002973AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -744,74 +787,82 @@
           <w:bCs/>
         </w:rPr>
         <w:t>ZTP, ZTP/P</w:t>
       </w:r>
       <w:r w:rsidR="00DB0547">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB0547" w:rsidRPr="00DB0547">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(nutné předložit při podání žádosti)</w:t>
       </w:r>
       <w:r w:rsidR="004159F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A5D9DD" w14:textId="0AD0D23C" w:rsidR="002973AE" w:rsidRPr="002973AE" w:rsidRDefault="002973AE" w:rsidP="005369ED">
+    <w:p w14:paraId="20A5D9DD" w14:textId="7EA69BF3" w:rsidR="002973AE" w:rsidRPr="002973AE" w:rsidRDefault="002973AE" w:rsidP="005369ED">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002973AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Službu lze využít pouze </w:t>
       </w:r>
+      <w:r w:rsidR="00EE4859">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
       <w:r w:rsidRPr="003F24BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">8 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006505DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidR="003F24BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F24BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>v jednom měsíci</w:t>
       </w:r>
@@ -1366,122 +1417,104 @@
       <w:r w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> jízd</w:t>
       </w:r>
       <w:r w:rsidR="00AE4A27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="004159F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7096470A" w14:textId="358C97C2" w:rsidR="00CC6146" w:rsidRPr="00CC6146" w:rsidRDefault="004159F1" w:rsidP="005369ED">
+    <w:p w14:paraId="7096470A" w14:textId="3CB7D40C" w:rsidR="00CC6146" w:rsidRPr="00CC6146" w:rsidRDefault="004159F1" w:rsidP="005369ED">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Uživatele služby</w:t>
       </w:r>
       <w:r w:rsidR="002409F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> může </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="002409F2">
+        <w:t xml:space="preserve"> může doprovázet </w:t>
+      </w:r>
+      <w:r w:rsidR="002409F2" w:rsidRPr="003F24BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>jedna další osoba jako doprovod</w:t>
+      </w:r>
+      <w:r w:rsidR="00822782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, s sebou lze přepravovat menší břemena a spoluzavazadla či kompenzační pomůcky</w:t>
+      </w:r>
+      <w:r w:rsidR="00A52663">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4E62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Doprovod osoby s průkazem ZTP, ZTP/P je přepravován zdarma.</w:t>
+      </w:r>
+      <w:r w:rsidR="00822782">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...36 lines deleted...]
-        <w:t>Přeprava osob doprovázejících osoby vlastnící průkaz ZTP nebo ZTP/P je zdarma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73925255" w14:textId="58396ABC" w:rsidR="00376ED6" w:rsidRPr="00376ED6" w:rsidRDefault="00CC6146" w:rsidP="005369ED">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Službu lze využít </w:t>
       </w:r>
       <w:r w:rsidRPr="003F24BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1807,51 +1840,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53FC16A0" w14:textId="2DD018B9" w:rsidR="002D33A4" w:rsidRPr="0035782B" w:rsidRDefault="002D33A4" w:rsidP="00B97AF2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035782B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Převzetí průkazu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23512D60" w14:textId="41D00ECB" w:rsidR="002D33A4" w:rsidRDefault="002D33A4" w:rsidP="00B97AF2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Svým podpisem potvrzuji osobní převzetí průkazu</w:t>
       </w:r>
       <w:r w:rsidR="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> uživatele</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2554,51 +2586,65 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C5DA77C" w14:textId="156A9528" w:rsidR="00401614" w:rsidRPr="002E6E7A" w:rsidRDefault="00401614" w:rsidP="002E6E7A">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6E7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Správce jmenoval pověřence pro ochranu osobních údajů. Kontaktní údaje pověřence pro ochranu osobních údajů: </w:t>
       </w:r>
       <w:r w:rsidR="002E6E7A" w:rsidRPr="002E6E7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Mgr. Karel Rejent, tel.: 608 525 693, email: rejent@ictplus.cz</w:t>
+        <w:t xml:space="preserve">Mgr. Karel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002E6E7A" w:rsidRPr="002E6E7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Rejent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002E6E7A" w:rsidRPr="002E6E7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, tel.: 608 525 693, email: rejent@ictplus.cz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FEF481E" w14:textId="77777777" w:rsidR="00401614" w:rsidRPr="00A2786A" w:rsidRDefault="00401614" w:rsidP="00401614">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FA0EC3D" w14:textId="590C229F" w:rsidR="00401614" w:rsidRPr="002E6E7A" w:rsidRDefault="00401614" w:rsidP="00B97AF2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00A2786A">
@@ -2612,116 +2658,116 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">dne:   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                  Podpis:</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00401614" w:rsidRPr="002E6E7A" w:rsidSect="0081351C">
+    <w:sectPr w:rsidR="00401614" w:rsidRPr="002E6E7A" w:rsidSect="00A52663">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="057636C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03B69AB0"/>
     <w:lvl w:ilvl="0" w:tplc="F4723FA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3306,154 +3352,163 @@
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="349644341">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="449671093">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="139349455">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1263612087">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="167255327">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="315838323">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC16B1"/>
     <w:rsid w:val="000171FF"/>
     <w:rsid w:val="00087130"/>
+    <w:rsid w:val="000D1100"/>
+    <w:rsid w:val="00110A56"/>
     <w:rsid w:val="001434C1"/>
     <w:rsid w:val="00144F13"/>
     <w:rsid w:val="001621B9"/>
     <w:rsid w:val="00164794"/>
+    <w:rsid w:val="00176AAF"/>
     <w:rsid w:val="002409F2"/>
     <w:rsid w:val="002973AE"/>
     <w:rsid w:val="002D33A4"/>
     <w:rsid w:val="002E6E7A"/>
     <w:rsid w:val="0035782B"/>
     <w:rsid w:val="00376ED6"/>
+    <w:rsid w:val="003A4E62"/>
     <w:rsid w:val="003F1384"/>
     <w:rsid w:val="003F24BB"/>
     <w:rsid w:val="00401614"/>
     <w:rsid w:val="004159F1"/>
     <w:rsid w:val="004742E9"/>
     <w:rsid w:val="00491318"/>
+    <w:rsid w:val="005164C4"/>
     <w:rsid w:val="005369ED"/>
     <w:rsid w:val="00561995"/>
+    <w:rsid w:val="005B6916"/>
     <w:rsid w:val="005C51AF"/>
     <w:rsid w:val="006153C0"/>
     <w:rsid w:val="006154CF"/>
     <w:rsid w:val="0062366D"/>
     <w:rsid w:val="0064057B"/>
     <w:rsid w:val="006505DF"/>
     <w:rsid w:val="006755E2"/>
     <w:rsid w:val="006A481C"/>
     <w:rsid w:val="006B5BA0"/>
     <w:rsid w:val="00716C47"/>
+    <w:rsid w:val="00736F99"/>
     <w:rsid w:val="00782351"/>
+    <w:rsid w:val="0078470D"/>
     <w:rsid w:val="00792CE9"/>
     <w:rsid w:val="007C26CE"/>
-    <w:rsid w:val="0081351C"/>
     <w:rsid w:val="00822782"/>
     <w:rsid w:val="008279FA"/>
-    <w:rsid w:val="008E157D"/>
+    <w:rsid w:val="00850E5F"/>
     <w:rsid w:val="00992288"/>
     <w:rsid w:val="009D24B6"/>
-    <w:rsid w:val="009F22A4"/>
+    <w:rsid w:val="00A16B61"/>
     <w:rsid w:val="00A2786A"/>
+    <w:rsid w:val="00A52663"/>
     <w:rsid w:val="00AE4A27"/>
     <w:rsid w:val="00B07464"/>
     <w:rsid w:val="00B84812"/>
     <w:rsid w:val="00B97AF2"/>
     <w:rsid w:val="00BC55BB"/>
     <w:rsid w:val="00BD30F4"/>
+    <w:rsid w:val="00C75B99"/>
     <w:rsid w:val="00CC391A"/>
     <w:rsid w:val="00CC6146"/>
     <w:rsid w:val="00DB0547"/>
-    <w:rsid w:val="00E143C5"/>
     <w:rsid w:val="00E270FF"/>
     <w:rsid w:val="00EB1AE2"/>
+    <w:rsid w:val="00EE4859"/>
+    <w:rsid w:val="00EF2DA3"/>
     <w:rsid w:val="00F52780"/>
     <w:rsid w:val="00F62B94"/>
     <w:rsid w:val="00FC16B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="549C549F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6CF7EA65-32DD-4ECF-B518-EB0CE6E432D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3868,52 +3923,53 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normln"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001621B9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -4177,71 +4233,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4339</Characters>
+  <Pages>1</Pages>
+  <Words>730</Words>
+  <Characters>4313</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
+  <Lines>35</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5064</CharactersWithSpaces>
+  <CharactersWithSpaces>5033</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Věra Bartošová</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>