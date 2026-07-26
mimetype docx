--- v1 (2026-05-29)
+++ v2 (2026-07-26)
@@ -977,51 +977,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="002973AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> za přistavení vozidla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a dopravu činí pro přepravovanou osobu</w:t>
       </w:r>
       <w:r w:rsidR="002973AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADDC44E" w14:textId="01DB96FE" w:rsidR="002E6E7A" w:rsidRPr="002E6E7A" w:rsidRDefault="003F1384" w:rsidP="005369ED">
+    <w:p w14:paraId="1ADDC44E" w14:textId="623C08F7" w:rsidR="002E6E7A" w:rsidRPr="002E6E7A" w:rsidRDefault="003F1384" w:rsidP="005369ED">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">s bydlištěm v </w:t>
       </w:r>
       <w:r w:rsidR="00BD30F4" w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Polic</w:t>
       </w:r>
       <w:r w:rsidR="009D24B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1050,51 +1050,67 @@
       <w:r w:rsidR="00BD30F4" w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Radešov</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002973AE" w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002973AE" w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>20 Kč</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="002973AE" w:rsidRPr="00EB1AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kč</w:t>
       </w:r>
       <w:r w:rsidR="00AE4A27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002973AE" w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>/ jedn</w:t>
       </w:r>
       <w:r w:rsidR="00AE4A27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
@@ -1105,51 +1121,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> jízd</w:t>
       </w:r>
       <w:r w:rsidR="00AE4A27">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="002973AE" w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (za jednu jízdu se počítá cesta tam, cesta zpět se již počítá za druhou jízdu)</w:t>
       </w:r>
       <w:r w:rsidR="004159F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06453AFD" w14:textId="603C44D2" w:rsidR="002409F2" w:rsidRPr="00792CE9" w:rsidRDefault="00AE4A27" w:rsidP="005369ED">
+    <w:p w14:paraId="06453AFD" w14:textId="521A758A" w:rsidR="002409F2" w:rsidRPr="00792CE9" w:rsidRDefault="00AE4A27" w:rsidP="005369ED">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s bydlištěm v</w:t>
       </w:r>
       <w:r w:rsidR="003F1384" w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003F1384" w:rsidRPr="00EB1AE2">
         <w:rPr>
@@ -1192,51 +1208,59 @@
       <w:r w:rsidR="003F1384" w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Hlavňov</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ě</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003F1384" w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F1384" w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>30</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00E270FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F1384" w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kč</w:t>
       </w:r>
       <w:r w:rsidR="00E270FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1275,51 +1299,51 @@
       <w:r w:rsidR="003F1384" w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> jízd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="004159F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687B5ABC" w14:textId="03290F20" w:rsidR="00792CE9" w:rsidRPr="00792CE9" w:rsidRDefault="00792CE9" w:rsidP="005369ED">
+    <w:p w14:paraId="687B5ABC" w14:textId="3E3CFFD7" w:rsidR="00792CE9" w:rsidRPr="00792CE9" w:rsidRDefault="00792CE9" w:rsidP="005369ED">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="60" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00792CE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>požadující dopravu na želez</w:t>
       </w:r>
       <w:r w:rsidR="004742E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>niční</w:t>
       </w:r>
       <w:r w:rsidRPr="00792CE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1334,51 +1358,59 @@
       </w:r>
       <w:r w:rsidRPr="00792CE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Žďár nad Metují</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004742E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>30</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE28E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kč</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1840,50 +1872,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53FC16A0" w14:textId="2DD018B9" w:rsidR="002D33A4" w:rsidRPr="0035782B" w:rsidRDefault="002D33A4" w:rsidP="00B97AF2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035782B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Převzetí průkazu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23512D60" w14:textId="41D00ECB" w:rsidR="002D33A4" w:rsidRDefault="002D33A4" w:rsidP="00B97AF2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Svým podpisem potvrzuji osobní převzetí průkazu</w:t>
       </w:r>
       <w:r w:rsidR="00EB1AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> uživatele</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3353,119 +3386,122 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="349644341">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="449671093">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="139349455">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1263612087">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="167255327">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="315838323">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC16B1"/>
     <w:rsid w:val="000171FF"/>
     <w:rsid w:val="00087130"/>
     <w:rsid w:val="000D1100"/>
     <w:rsid w:val="00110A56"/>
     <w:rsid w:val="001434C1"/>
     <w:rsid w:val="00144F13"/>
     <w:rsid w:val="001621B9"/>
     <w:rsid w:val="00164794"/>
     <w:rsid w:val="00176AAF"/>
     <w:rsid w:val="002409F2"/>
     <w:rsid w:val="002973AE"/>
     <w:rsid w:val="002D33A4"/>
     <w:rsid w:val="002E6E7A"/>
     <w:rsid w:val="0035782B"/>
     <w:rsid w:val="00376ED6"/>
     <w:rsid w:val="003A4E62"/>
     <w:rsid w:val="003F1384"/>
     <w:rsid w:val="003F24BB"/>
     <w:rsid w:val="00401614"/>
     <w:rsid w:val="004159F1"/>
     <w:rsid w:val="004742E9"/>
     <w:rsid w:val="00491318"/>
     <w:rsid w:val="005164C4"/>
     <w:rsid w:val="005369ED"/>
     <w:rsid w:val="00561995"/>
+    <w:rsid w:val="00571ADB"/>
     <w:rsid w:val="005B6916"/>
     <w:rsid w:val="005C51AF"/>
     <w:rsid w:val="006153C0"/>
     <w:rsid w:val="006154CF"/>
     <w:rsid w:val="0062366D"/>
     <w:rsid w:val="0064057B"/>
     <w:rsid w:val="006505DF"/>
     <w:rsid w:val="006755E2"/>
     <w:rsid w:val="006A481C"/>
     <w:rsid w:val="006B5BA0"/>
     <w:rsid w:val="00716C47"/>
     <w:rsid w:val="00736F99"/>
     <w:rsid w:val="00782351"/>
     <w:rsid w:val="0078470D"/>
     <w:rsid w:val="00792CE9"/>
     <w:rsid w:val="007C26CE"/>
     <w:rsid w:val="00822782"/>
     <w:rsid w:val="008279FA"/>
     <w:rsid w:val="00850E5F"/>
     <w:rsid w:val="00992288"/>
     <w:rsid w:val="009D24B6"/>
     <w:rsid w:val="00A16B61"/>
     <w:rsid w:val="00A2786A"/>
     <w:rsid w:val="00A52663"/>
     <w:rsid w:val="00AE4A27"/>
     <w:rsid w:val="00B07464"/>
     <w:rsid w:val="00B84812"/>
     <w:rsid w:val="00B97AF2"/>
     <w:rsid w:val="00BC55BB"/>
     <w:rsid w:val="00BD30F4"/>
+    <w:rsid w:val="00BE28E7"/>
     <w:rsid w:val="00C75B99"/>
     <w:rsid w:val="00CC391A"/>
     <w:rsid w:val="00CC6146"/>
     <w:rsid w:val="00DB0547"/>
     <w:rsid w:val="00E270FF"/>
     <w:rsid w:val="00EB1AE2"/>
     <w:rsid w:val="00EE4859"/>
     <w:rsid w:val="00EF2DA3"/>
     <w:rsid w:val="00F52780"/>
     <w:rsid w:val="00F62B94"/>
     <w:rsid w:val="00FC16B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>