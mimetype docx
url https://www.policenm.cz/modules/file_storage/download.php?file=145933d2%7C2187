--- v0 (2025-11-26)
+++ v1 (2026-06-22)
@@ -1,1945 +1,2791 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="45398766" w14:textId="31E0DADD" w:rsidR="004804E7" w:rsidRPr="00712010" w:rsidRDefault="00E02EAA" w:rsidP="002C6850">
+    <w:p w14:paraId="0255613C" w14:textId="77777777" w:rsidR="00FA2070" w:rsidRDefault="00B87509" w:rsidP="00FA2070">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="50B9522F" w14:textId="77777777" w:rsidR="003C3093" w:rsidRDefault="003C3093" w:rsidP="002C6850">
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UZAVŘENÍ MANŽELSTVÍ </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2070">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>/ PARTNERSTVÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBAC14C" w14:textId="27C66D21" w:rsidR="00F20F34" w:rsidRPr="000E717D" w:rsidRDefault="00B87509" w:rsidP="00FA2070">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>v Polici nad Metují</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C80BFF6" w14:textId="48F3ADF4" w:rsidR="000E717D" w:rsidRDefault="00B87509" w:rsidP="00081C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Plánujete-li uzavřít manželství</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/partnerství</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> před naším úřadem, spojte se nejprve s matrikářkou. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E0A1F0" w14:textId="1440FEEE" w:rsidR="00B87509" w:rsidRPr="00081C99" w:rsidRDefault="00B87509" w:rsidP="00081C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vybereme termín, dostanete formuláře k vyplnění a domluvíme se na dalším postupu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BF4184" w14:textId="4E411056" w:rsidR="00B87509" w:rsidRPr="00081C99" w:rsidRDefault="00B87509" w:rsidP="00081C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="576B8D56" w14:textId="0F3CB9CA" w:rsidR="00C07C97" w:rsidRDefault="00B87509" w:rsidP="00B87509">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...394 lines deleted...]
-          <w:b/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:b/>
+        <w:t>Matrikářky</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A51B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:b/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6298203D" w14:textId="77777777" w:rsidR="00CD1538" w:rsidRDefault="00CD1538" w:rsidP="002C6850">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C22E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dagmar Hambálková</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">491 509 990/ </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00C22E7C">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>hambalkova@policenm.cz</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D7A3B7B" w14:textId="34000C3B" w:rsidR="00C07C97" w:rsidRPr="00C07C97" w:rsidRDefault="00C07C97" w:rsidP="00B87509">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rStyle w:val="Hypertextovodkaz"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>771 232 886</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DFCEF8" w14:textId="49F5D1F8" w:rsidR="00B87509" w:rsidRPr="00C22E7C" w:rsidRDefault="00B87509" w:rsidP="00B87509">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C22E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C22E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C22E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Radka Beranová</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00081C99" w:rsidRPr="00C22E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">498 100 916/ </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="00C07C97" w:rsidRPr="00914CB0">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>beranova@policenm.cz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C80996" w14:textId="0E1981C6" w:rsidR="00B87509" w:rsidRPr="00081C99" w:rsidRDefault="00B87509" w:rsidP="00B87509">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FBBD18B" w14:textId="77777777" w:rsidR="002340C8" w:rsidRDefault="0023642D" w:rsidP="003C3093">
-[...2 lines deleted...]
-        <w:ind w:firstLine="708"/>
+    <w:p w14:paraId="039434D7" w14:textId="190AD226" w:rsidR="00B87509" w:rsidRPr="0094479D" w:rsidRDefault="00B87509" w:rsidP="00B87509">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="800000"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Seznam oddávajících – Police nad Metují</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2CCDED" w14:textId="7452C46A" w:rsidR="00B87509" w:rsidRPr="000E717D" w:rsidRDefault="00B87509" w:rsidP="000E717D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000E717D" w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Mgr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Jiří </w:t>
+      </w:r>
+      <w:r w:rsidR="000E717D" w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Škop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  starosta</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> města</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B72A87E" w14:textId="26460BD9" w:rsidR="00B87509" w:rsidRPr="000E717D" w:rsidRDefault="00B87509" w:rsidP="000E717D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mgr. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E717D" w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Jaroslav Souček</w:t>
+      </w:r>
+      <w:r w:rsidR="000E717D" w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  místostarosta</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> města</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496B2E45" w14:textId="68415414" w:rsidR="000E717D" w:rsidRPr="000E717D" w:rsidRDefault="000E717D" w:rsidP="000E717D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Radek Starý</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> místostarosta</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> města</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F387EF8" w14:textId="2D4371B6" w:rsidR="00B87509" w:rsidRPr="000E717D" w:rsidRDefault="00B87509" w:rsidP="000E717D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00081C99" w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Jan Antl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  pověřený</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> člen zastupitelstva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6056057B" w14:textId="0F6E22EB" w:rsidR="00B87509" w:rsidRPr="000E717D" w:rsidRDefault="00B87509" w:rsidP="000E717D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000E717D" w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Ing. Jiří Beran</w:t>
+      </w:r>
+      <w:r w:rsidR="000E717D" w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000E717D" w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>pověřený</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> člen zastupitelstva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9EE3C6" w14:textId="0199620A" w:rsidR="00B87509" w:rsidRPr="000E717D" w:rsidRDefault="00B87509" w:rsidP="000E717D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mgr. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E717D" w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Martina Frydrychová</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00081C99" w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000E717D" w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pověřený</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> člen zastupitelstva</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E96392" w14:textId="117AB1A2" w:rsidR="00B87509" w:rsidRPr="00081C99" w:rsidRDefault="00B87509" w:rsidP="00C22E7C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F9958C" w14:textId="2461A129" w:rsidR="00B87509" w:rsidRPr="00C07C97" w:rsidRDefault="00B87509" w:rsidP="00FA2070">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Uzavření manželství</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/partnerství</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ve spádové obci před MÍSTNÍM ODDÁVAJÍCÍM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A93143" w14:textId="30789008" w:rsidR="00B87509" w:rsidRPr="00081C99" w:rsidRDefault="00B87509" w:rsidP="000E717D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Velké Petrovice</w:t>
+      </w:r>
+      <w:r w:rsidR="00081C99" w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Vladislav Friml, starosta, </w:t>
+      </w:r>
+      <w:r w:rsidR="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Michal Slezák</w:t>
+      </w:r>
+      <w:r w:rsidR="00081C99" w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, místostarosta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AA3923" w14:textId="3F22EA27" w:rsidR="00081C99" w:rsidRPr="00081C99" w:rsidRDefault="00081C99" w:rsidP="000E717D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Česká Metuje </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Josef Cibulka, starosta, Mgr. Lenka </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rutarová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, místostarostka </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Žďár nad Metují</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Pavel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Šubíř</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, starosta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5EAE82" w14:textId="271E7E80" w:rsidR="00081C99" w:rsidRDefault="00081C99" w:rsidP="000E717D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bezděkov nad Metují</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mgr. Miroslav </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maroul</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>starosta</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BB168C" w14:textId="0FCBFB4F" w:rsidR="00081C99" w:rsidRDefault="00081C99" w:rsidP="000E717D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suchý Důl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Blanka Klímová, starostka, Tereza Kohlová, místostarostka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168A24AF" w14:textId="551D210C" w:rsidR="000E717D" w:rsidRDefault="000E717D" w:rsidP="000E717D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bukovice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Milan Šrůtek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4247C637" w14:textId="568C0B10" w:rsidR="00081C99" w:rsidRDefault="00081C99" w:rsidP="00081C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="559151E8" w14:textId="366C0D9E" w:rsidR="00081C99" w:rsidRPr="000E717D" w:rsidRDefault="00081C99" w:rsidP="00081C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-          <w:color w:val="800000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:u w:val="single"/>
-[...8 lines deleted...]
-          <w:color w:val="800000"/>
+        </w:rPr>
+        <w:t>Doklady potřebné k uzavření manželství</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:u w:val="single"/>
-[...8 lines deleted...]
-        <w:ind w:firstLine="708"/>
+        </w:rPr>
+        <w:t>/partnerství</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D959D2C" w14:textId="5D76D300" w:rsidR="00081C99" w:rsidRDefault="00081C99" w:rsidP="00081C99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...55 lines deleted...]
-        <w:ind w:firstLine="708"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snoubenci na matrice předloží </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>rodné listy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, platné </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doklady totožnosti </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(OP, CD), pravomocný </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>rozsudek o rozvodu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> předchozího manželství,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00081C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">úmrtní list manžela. Vyplní Dotazník a případně Žádost o povolení uzavřít sňatek mimo stanovenou dobu nebo místnost. </w:t>
+      </w:r>
+      <w:r w:rsidR="0094479D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informace o postupu při církevním sňatku, s cizincem či v cizině vám podá matrikářka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268BD0DB" w14:textId="77777777" w:rsidR="0094479D" w:rsidRDefault="0094479D" w:rsidP="0094479D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="cs-CZ"/>
-[...583 lines deleted...]
-        </w:numPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BBB53BB" w14:textId="11DF9FB1" w:rsidR="00C07C97" w:rsidRPr="00C07C97" w:rsidRDefault="00C07C97" w:rsidP="00C07C97">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...161 lines deleted...]
-        </w:numPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Správní poplatky za uzavření manželství/</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="993300"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>artnerství</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C880978" w14:textId="77777777" w:rsidR="00C07C97" w:rsidRPr="00C07C97" w:rsidRDefault="00C07C97" w:rsidP="00C07C97">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...140 lines deleted...]
-        <w:ind w:firstLine="708"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(zákon č. 634/2004 Sb., účinnost od 1.1.2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6742F08C" w14:textId="04FF5410" w:rsidR="00C07C97" w:rsidRPr="00C07C97" w:rsidRDefault="00C07C97" w:rsidP="00F47DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-        <w:ind w:firstLine="708"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ve stanovenou dobu a určeném místě </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA2070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>zdarma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D1AB59" w14:textId="6B95D963" w:rsidR="00C07C97" w:rsidRPr="00C07C97" w:rsidRDefault="00C07C97" w:rsidP="00F47DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...89 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vydání povolení uzavřít manželství/partnerství mimo stanovené místo nebo dobu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>3000 Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156BF268" w14:textId="77777777" w:rsidR="00FA2070" w:rsidRDefault="00C07C97" w:rsidP="00F47DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Přítomnost matrikářky u sňatku v nematriční obci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5DE821" w14:textId="3A20B691" w:rsidR="00C07C97" w:rsidRPr="00C07C97" w:rsidRDefault="00C07C97" w:rsidP="00F47DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">má-li jeden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>ze snoubenců trvalý pobyt v této obci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>zdarma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5BD09E" w14:textId="77777777" w:rsidR="00FA2070" w:rsidRDefault="00C07C97" w:rsidP="00F47DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Přítomnost matrikářky u sňatku v nematriční obci, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA332A3" w14:textId="2DBDD9EE" w:rsidR="00C07C97" w:rsidRPr="00C07C97" w:rsidRDefault="00C07C97" w:rsidP="00F47DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>nemá-li ani jeden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ze snoubenců trvalý pobyt v této obci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>1000 Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20ED2362" w14:textId="69CE62F1" w:rsidR="00C07C97" w:rsidRPr="00C07C97" w:rsidRDefault="00C07C97" w:rsidP="00F47DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Uzavření manželství/partnerství</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>osoby bez trvalého pobytu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA2070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA2070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA2070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5000 Kč </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F0E41F" w14:textId="73BBF72A" w:rsidR="00C07C97" w:rsidRPr="00C07C97" w:rsidRDefault="00C07C97" w:rsidP="00F47DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Uzavření manželství/partnerství</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>1 osoba bez trvalého pobytu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA2070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA2070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA2070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA2070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>3000 Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42563C53" w14:textId="0D05FD53" w:rsidR="00C07C97" w:rsidRPr="00C07C97" w:rsidRDefault="00C07C97" w:rsidP="00F47DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vydání osvědčení k církevnímu sňatku </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA2070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>500 Kč</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6CAD51" w14:textId="77777777" w:rsidR="00E02EAA" w:rsidRPr="00E02EAA" w:rsidRDefault="00E02EAA" w:rsidP="003C3093">
-[...2 lines deleted...]
-        <w:ind w:firstLine="708"/>
+    <w:p w14:paraId="2F3EF471" w14:textId="57C1F506" w:rsidR="00C07C97" w:rsidRPr="00C07C97" w:rsidRDefault="00C07C97" w:rsidP="00F47DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Vydání vysvědčení o právní způsobilosti k uzavření manželství/partnerství</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>500 Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701965CB" w14:textId="46E1CC1C" w:rsidR="00C07C97" w:rsidRPr="00C07C97" w:rsidRDefault="00C07C97" w:rsidP="00F47DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:t>Vydání vícejazyčného formuláře k matričnímu dokladu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FA2070">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C07C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>100 Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1963220C" w14:textId="77777777" w:rsidR="00C07C97" w:rsidRPr="00C07C97" w:rsidRDefault="00C07C97" w:rsidP="00F47DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD8F625" w14:textId="6ED793E6" w:rsidR="0094479D" w:rsidRPr="00C22E7C" w:rsidRDefault="0094479D" w:rsidP="00F47DA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Stanovené místo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F47DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obřadní síň radnice </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(Police nad Metují, Masarykovo náměstí čp. 98)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A892EA" w14:textId="7959CDDF" w:rsidR="0094479D" w:rsidRDefault="0094479D" w:rsidP="00F47DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:eastAsia="cs-CZ"/>
-[...233 lines deleted...]
-    <w:sectPr w:rsidR="005B2E8B" w:rsidRPr="00082467" w:rsidSect="00593B65">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Stanovená doba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F47DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">každý čtvrtek, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C22E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">není-li tento státním svátkem, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47DA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v době od 10,00 do 14,00 </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0094479D" w:rsidSect="00F47DA4">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="964" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="037004CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41581A48"/>
     <w:lvl w:ilvl="0" w:tplc="3A787126">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -2015,50 +2861,162 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06B80267"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1D0FDD6"/>
+    <w:lvl w:ilvl="0" w:tplc="DAB62068">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Palatino Linotype" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24FC1551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90B02F62"/>
     <w:lvl w:ilvl="0" w:tplc="F1E0C3DE">
       <w:start w:val="3000"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2128,375 +3086,251 @@
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="601131A6"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78A2395A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4CB890F6"/>
-[...1 lines deleted...]
-      <w:start w:val="3000"/>
+    <w:tmpl w:val="A5F65516"/>
+    <w:lvl w:ilvl="0" w:tplc="1110F74C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1065" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
-        <w:sz w:val="24"/>
+        <w:rFonts w:ascii="Palatino Linotype" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Palatino Linotype" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1785" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2505" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3225" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3945" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4665" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5385" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6105" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6825" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1281692742">
+  <w:num w:numId="1" w16cid:durableId="257299847">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="44060733">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="382019750">
+  <w:num w:numId="3" w16cid:durableId="382019750">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2090539547">
+  <w:num w:numId="4" w16cid:durableId="808323568">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C52D42"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00E02EAA"/>
+    <w:rsidRoot w:val="00B87509"/>
+    <w:rsid w:val="00081C99"/>
+    <w:rsid w:val="000E717D"/>
+    <w:rsid w:val="002423D3"/>
+    <w:rsid w:val="0045055E"/>
+    <w:rsid w:val="007E19C9"/>
+    <w:rsid w:val="0094479D"/>
+    <w:rsid w:val="00A51B99"/>
+    <w:rsid w:val="00B87509"/>
+    <w:rsid w:val="00C07C97"/>
+    <w:rsid w:val="00C22E7C"/>
+    <w:rsid w:val="00F20F34"/>
+    <w:rsid w:val="00F47DA4"/>
+    <w:rsid w:val="00FA2070"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0B9A22C8"/>
-  <w15:docId w15:val="{9641E800-EAA8-40BF-9E44-656A54BBD2C7}"/>
+  <w14:docId w14:val="4E5A2E96"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{9D72EF70-A718-4E6B-A695-364A48A8805B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2865,446 +3699,438 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textbubliny">
-[...2 lines deleted...]
-    <w:link w:val="TextbublinyChar"/>
+  <w:style w:type="character" w:styleId="Hypertextovodkaz">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B87509"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nevyeenzmnka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF0319"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B87509"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B87509"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="004804E7"/>
+    <w:rsid w:val="0094479D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beranova@policenm.cz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hambalkova@policenm.cz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Kancelář">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Kancelář">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>209</Words>
-  <Characters>1234</Characters>
+  <Words>373</Words>
+  <Characters>2202</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1441</CharactersWithSpaces>
+  <CharactersWithSpaces>2570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Hambalková Dagmar</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Hambálková Dagmar</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>